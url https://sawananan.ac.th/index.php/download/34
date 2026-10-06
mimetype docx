--- v0 (2026-08-22)
+++ v1 (2026-10-06)
@@ -1,415 +1,705 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="489A0A38" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRPr="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="002D7C3D">
-[...141 lines deleted...]
-    <w:p w14:paraId="3A81C560" w14:textId="13FD0157" w:rsidR="00373F86" w:rsidRPr="0048013C" w:rsidRDefault="0048013C" w:rsidP="00373F86">
+    <w:p w14:paraId="5E6200B8" w14:textId="0E063B1C" w:rsidR="004E1BFC" w:rsidRDefault="004E1BFC" w:rsidP="00373F86">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32A37825" wp14:editId="0177CC83">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5724525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="803275" cy="318052"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="803275" cy="318052"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7076D8E5" w14:textId="77777777" w:rsidR="00C2653A" w:rsidRPr="004E1BFC" w:rsidRDefault="00C2653A" w:rsidP="00C2653A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004E1BFC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>PA2/</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004E1BFC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ส</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="32A37825" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:450.75pt;margin-top:0;width:63.25pt;height:25.05pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8paUgFgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815K3xBUsB24CFwWC&#10;JIBT5ExTpCWA5LAkbcn9+g4pb3BvRS/UDGc0y3uP84dOK7IXzjdgSjoc5JQIw6FqzLakP99XX2aU&#10;+MBMxRQYUdKD8PRh8fnTvLWFGEENqhKOYBHji9aWtA7BFlnmeS008wOwwmBQgtMsoOu2WeVYi9W1&#10;ykZ5fpe14CrrgAvv8fapD9JFqi+l4OFVSi8CUSXF2UI6XTo38cwWc1ZsHbN1w49jsH+YQrPGYNNz&#10;qScWGNm55q9SuuEOPMgw4KAzkLLhIu2A2wzzm23WNbMi7YLgeHuGyf+/svxlv7ZvjoTuG3RIYASk&#10;tb7weBn36aTT8YuTEowjhIczbKILhOPlLB+P7qeUcAyNh7N8OopVssvP1vnwXYAm0SipQ1YSWGz/&#10;7EOfekqJvQysGqUSM8qQtqR342mefjhHsLgy2OMyarRCt+mO82+gOuBaDnrGveWrBps/Mx/emEOK&#10;cROUbXjFQyrAJlw1lpIa3O/bu5iHiGOEkhalUlL/a8ecoET9MMjF1+FkErWVnMn0foSOu45sriNm&#10;px8B1TjEh2F5MmN+UCdTOtAfqOpl7IohZjj2Lmk4mY+hFzC+Ci6Wy5SEarIsPJu15bF0hDFC+t59&#10;MGePuAck7AVOomLFDfx9bk/AchdANombCGyP5hFvVGJi9/hqotSv/ZR1eduLPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhALgCyHvfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0trwzAQhO+F/Aexgd4a&#10;yQYX17UcgiEUSnvI49Lb2lJsUz1cS0nc/vpuTu1thxlmvynXszXsoqcweCchWQlg2rVeDa6TcDxs&#10;H3JgIaJTaLzTEr51gHW1uCuxUP7qdvqyjx2jEhcKlNDHOBach7bXFsPKj9qRd/KTxUhy6ria8Erl&#10;1vBUiEducXD0ocdR171uP/dnK+G13r7jrklt/mPql7fTZvw6fmRS3i/nzTOwqOf4F4YbPqFDRUyN&#10;PzsVmJHwJJKMohJo0c0WaU5XIyETCfCq5P8HVL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAfKWlIBYCAAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAuALIe98AAAAIAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7076D8E5" w14:textId="77777777" w:rsidR="00C2653A" w:rsidRPr="004E1BFC" w:rsidRDefault="00C2653A" w:rsidP="00C2653A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004E1BFC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>PA2/</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004E1BFC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ส</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="753CE190" wp14:editId="7B76B959">
+            <wp:extent cx="717550" cy="742950"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:docPr id="1116611030" name="รูปภาพ 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="717550" cy="742950"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9B3616" w14:textId="79500615" w:rsidR="00373F86" w:rsidRPr="0048013C" w:rsidRDefault="0048013C" w:rsidP="00373F86">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048013C">
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แบบประเมินผลการพัฒนางานตามข้อตกลง (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048013C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>PA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4076AEDA" w14:textId="277FA485" w:rsidR="00373F86" w:rsidRPr="00373F86" w:rsidRDefault="00373F86" w:rsidP="00373F86">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373F86">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สำหรับข้าราชการครูและบุคลากรทางการศึกษา ตำแหน่ง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373F86">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ครู</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC44D0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5D87">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ยังไม่มีวิทยฐานะ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C55EA6" w14:textId="3195C6B5" w:rsidR="00FD4E14" w:rsidRDefault="00FD4E14" w:rsidP="00FD4E14">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โรงเรียน</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สวรรค์อนันต์วิทยา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> สำนักงานพื้นที่การศึกษา</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มัธยมศึกษาสุโขทัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498FBEBA" w14:textId="1ADCBA63" w:rsidR="00373F86" w:rsidRPr="00373F86" w:rsidRDefault="00373F86" w:rsidP="00373F86">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373F86">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ประจำปีงบประมาณ พ.ศ. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2569</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A94BDFD" w14:textId="79CE16A5" w:rsidR="00373F86" w:rsidRPr="0048013C" w:rsidRDefault="0048013C" w:rsidP="00373F86">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048013C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">รอบการประเมิน </w:t>
       </w:r>
       <w:r w:rsidR="00373F86" w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระหว่างวันที่</w:t>
       </w:r>
+      <w:r w:rsidR="001B21DC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B21DC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="004D7869" w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">...... </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00373F86" w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>เดือน</w:t>
       </w:r>
+      <w:r w:rsidR="001B21DC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตุลาคม</w:t>
+      </w:r>
       <w:r w:rsidR="004D7869" w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">................... </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D7869" w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>พ.ศ.</w:t>
       </w:r>
+      <w:r w:rsidR="001B21DC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>256</w:t>
+      </w:r>
+      <w:r w:rsidR="00543F21">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="004D7869" w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>......... ถึ</w:t>
+        <w:t xml:space="preserve"> ถึ</w:t>
       </w:r>
       <w:r w:rsidR="00373F86" w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>งวันที่.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D7869" w:rsidRPr="0048013C">
+        <w:t>งวันที่</w:t>
+      </w:r>
+      <w:r w:rsidR="001B21DC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 </w:t>
+      </w:r>
+      <w:r w:rsidR="00373F86" w:rsidRPr="0048013C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เดือน</w:t>
+      </w:r>
+      <w:r w:rsidR="001B21DC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>..</w:t>
+        <w:t xml:space="preserve">กันยายน </w:t>
       </w:r>
       <w:r w:rsidR="00373F86" w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>...เดือน....</w:t>
-[...53 lines deleted...]
-        <w:t>...........</w:t>
+        <w:t>พ.ศ.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B21DC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>256</w:t>
+      </w:r>
+      <w:r w:rsidR="00543F21">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7DC507" w14:textId="77777777" w:rsidR="00373F86" w:rsidRPr="004D7869" w:rsidRDefault="0048013C" w:rsidP="008217B5">
+    <w:p w14:paraId="27495347" w14:textId="77777777" w:rsidR="00373F86" w:rsidRPr="004D7869" w:rsidRDefault="0048013C" w:rsidP="008217B5">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้อมูลผู้รับการประเมิน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FC5D28" w14:textId="77777777" w:rsidR="00373F86" w:rsidRPr="00373F86" w:rsidRDefault="00373F86" w:rsidP="000A1AAD">
+    <w:p w14:paraId="430C7F65" w14:textId="66D748D2" w:rsidR="00373F86" w:rsidRPr="00373F86" w:rsidRDefault="00373F86" w:rsidP="000A1AAD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373F86">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ชื่อ.........................................................นามสกุล.......................</w:t>
+        <w:t>ชื่อ..........</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1C36">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373F86">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............นามสกุล.......................</w:t>
       </w:r>
       <w:r w:rsidR="004D7869">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>..............</w:t>
+        <w:t>............</w:t>
       </w:r>
       <w:r w:rsidRPr="00373F86">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..........ตำแหน่งครู</w:t>
       </w:r>
-      <w:r w:rsidR="004D7869">
+      <w:r w:rsidR="00BC44D0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>.......................................</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8EA98B" w14:textId="77777777" w:rsidR="00373F86" w:rsidRPr="00373F86" w:rsidRDefault="00373F86" w:rsidP="00373F86">
+    <w:p w14:paraId="51800CCC" w14:textId="77777777" w:rsidR="00373F86" w:rsidRPr="00373F86" w:rsidRDefault="00373F86" w:rsidP="00373F86">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373F86">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>สถานศึกษา.....................................................................</w:t>
       </w:r>
       <w:r w:rsidR="004D7869">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>...</w:t>
@@ -420,106 +710,126 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>......... สังกัด........................</w:t>
       </w:r>
       <w:r w:rsidR="004D7869">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="00373F86">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0ADD17" w14:textId="77777777" w:rsidR="00373F86" w:rsidRPr="00373F86" w:rsidRDefault="00373F86" w:rsidP="0048013C">
+    <w:p w14:paraId="3877D669" w14:textId="77777777" w:rsidR="00373F86" w:rsidRPr="00373F86" w:rsidRDefault="00373F86" w:rsidP="0048013C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373F86">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>รับเงินเดือนในอันดับ คศ. ....</w:t>
+        <w:t xml:space="preserve">รับเงินเดือนในอันดับ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00373F86">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คศ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00373F86">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>. ....</w:t>
       </w:r>
       <w:r w:rsidR="008217B5">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidRPr="00373F86">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>... อัตราเงินเดือน ...........</w:t>
       </w:r>
       <w:r w:rsidR="008217B5">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidRPr="00373F86">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">.. บาท </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D0798C" w14:textId="77777777" w:rsidR="0048013C" w:rsidRPr="0048013C" w:rsidRDefault="0048013C" w:rsidP="0048013C">
+    <w:p w14:paraId="68694DFD" w14:textId="77777777" w:rsidR="0048013C" w:rsidRPr="0048013C" w:rsidRDefault="0048013C" w:rsidP="0048013C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ให้ทำเครื่องหมาย </w:t>
       </w:r>
       <w:r w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
@@ -549,76 +859,76 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>หรือให้คะแนนตามระดับคุณภาพ</w:t>
       </w:r>
       <w:r w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D3C08E" w14:textId="77777777" w:rsidR="0048013C" w:rsidRPr="0048013C" w:rsidRDefault="0048013C" w:rsidP="0048013C">
+    <w:p w14:paraId="2AE1C691" w14:textId="77777777" w:rsidR="0048013C" w:rsidRPr="0048013C" w:rsidRDefault="0048013C" w:rsidP="0048013C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ส่วนที่ 1 ข้อตกลงในการพัฒนางานตามมาตรฐานตำแหน่ง (60 คะแนน)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378EF97A" w14:textId="77777777" w:rsidR="0048013C" w:rsidRPr="0048013C" w:rsidRDefault="0048013C" w:rsidP="0048013C">
+    <w:p w14:paraId="328B727B" w14:textId="77777777" w:rsidR="0048013C" w:rsidRPr="0048013C" w:rsidRDefault="0048013C" w:rsidP="0048013C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
@@ -646,51 +956,51 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> เป็นไปตามที่ ก.ค.ศ. กำหนด </w:t>
       </w:r>
       <w:r w:rsidR="009011C5">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="0048013C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไม่เป็นไปตามที่ ก.ค.ศ. กำหนด</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03059AC3" w14:textId="77777777" w:rsidR="009C1A8B" w:rsidRDefault="0048013C" w:rsidP="000A1AAD">
+    <w:p w14:paraId="2AB3AF4D" w14:textId="77777777" w:rsidR="009C1A8B" w:rsidRDefault="0048013C" w:rsidP="000A1AAD">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
@@ -707,3826 +1017,3694 @@
       <w:r w:rsidR="009011C5">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ู</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D37FD" w:rsidRPr="002D37FD" w14:paraId="28359DB4" w14:textId="77777777" w:rsidTr="000A1AAD">
+      <w:tr w:rsidR="002D37FD" w:rsidRPr="002D37FD" w14:paraId="1A32B7AA" w14:textId="77777777" w:rsidTr="001B21DC">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="090ECB5D" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A58F5EA" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="179C5BD2" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="51DEDCC9" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลักษณะงานที่ปฏิบัติตามมาตรฐานตำแหน่ง</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="647B5820" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="6DC8EF7F" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ระดับการปฏิบัติที่คาดหวัง</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AF0B434" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="5098CB3B" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปรับประยุกต์(</w:t>
             </w:r>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Apply &amp; Adapt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-          </w:tcPr>
-          <w:p w14:paraId="2F3E18B1" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B96616" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="6DD53A97" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="338E10B1" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C2320B4" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AAA8165" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หมายเหตุ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D37FD" w:rsidRPr="002D37FD" w14:paraId="10E4FC88" w14:textId="77777777" w:rsidTr="000A1AAD">
+      <w:tr w:rsidR="002D37FD" w:rsidRPr="002D37FD" w14:paraId="3610F87E" w14:textId="77777777" w:rsidTr="001B21DC">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BEFDD21" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="26BCC289" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2C03138E" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="327FCA14" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D11FCE4" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="6B781F9B" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปฏิบัติได้</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="061F6331" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="7A615BF1" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ต่ำกว่าระดับฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D2CF04A" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="04111647" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ที่คาดหวังมาก</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="400B4E81" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9060A9" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CCF7C04" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="23D8F615" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปฏิบัติได้</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ED54E11" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="5565506E" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ต่ำกว่าระดับฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2820A6E3" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="2ACB6CC5" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ที่คาดหวัง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="07AF1B99" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="59188F1E" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63C27AD8" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="1E374BAA" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปฏิบัติได้</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36EFAE80" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="4A5E8376" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตามระดับฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24062BE9" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="26E62361" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ที่คาดหวัง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1BCF4118" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E80E16" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7900F913" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="127157A2" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปฏิบัติได้</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3560596B" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="213B9C13" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สูงกว่าระดับฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C53401A" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="06DF3D8D" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="000A1AAD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ที่คาดหวัง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30CF044E" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="3D4909FD" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D37FD" w:rsidRPr="002D37FD" w14:paraId="3F500DCA" w14:textId="77777777" w:rsidTr="000A1AAD">
+      <w:tr w:rsidR="00430A75" w:rsidRPr="002D37FD" w14:paraId="6F2A01C7" w14:textId="77777777" w:rsidTr="000A1AAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB898DE" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="4419BB7C" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="002D37FD" w:rsidRDefault="00430A75" w:rsidP="009C1A8B">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1. ด้านการจัดการเรียนรู้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="33CD3D9D" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="2A3A695A" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="002D37FD" w:rsidRDefault="00430A75" w:rsidP="009C1A8B">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="63C17604" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="1DE86B5A" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="002D37FD" w:rsidRDefault="00430A75" w:rsidP="009C1A8B">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD96A52" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="786B245F" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="002D37FD" w:rsidRDefault="00430A75" w:rsidP="009C1A8B">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="22D090BA" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="415F580F" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="002D37FD" w:rsidRDefault="00430A75" w:rsidP="009C1A8B">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="364CE73E" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="01C2018F" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="001A5DEB" w:rsidRDefault="00430A75" w:rsidP="001A5DEB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เกณฑ์ผ่าน</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC270B7" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="001A5DEB" w:rsidRDefault="00430A75" w:rsidP="001A5DEB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ต้องได้</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="606AE4F0" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="001A5DEB" w:rsidRDefault="00430A75" w:rsidP="001A5DEB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คะแนนจาก</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FDDAE74" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="001A5DEB" w:rsidRDefault="00430A75" w:rsidP="001A5DEB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>กรรมการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="767AA2E8" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="001A5DEB" w:rsidRDefault="00430A75" w:rsidP="001A5DEB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>แต่ละคน</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59C88768" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="001A5DEB" w:rsidRDefault="00430A75" w:rsidP="001A5DEB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่ต่ำกว่า</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CFF749F" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="002D37FD" w:rsidRDefault="00430A75" w:rsidP="001A5DEB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ร้อยละ 70</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D37FD" w:rsidRPr="002D37FD" w14:paraId="03CF9B82" w14:textId="77777777" w:rsidTr="000A1AAD">
+      <w:tr w:rsidR="00430A75" w:rsidRPr="002D37FD" w14:paraId="0988CEE8" w14:textId="77777777" w:rsidTr="00364EF7">
+        <w:trPr>
+          <w:trHeight w:val="1994"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2DD72B" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="68DCF4D0" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRPr="002D37FD" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1.1 สร้างและหรือพัฒนาหลักสูตร</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62A49630" w14:textId="77777777" w:rsidR="000A1AAD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+          <w:p w14:paraId="3FE95FFC" w14:textId="3B062EF5" w:rsidR="00430A75" w:rsidRPr="001B21DC" w:rsidRDefault="00EC0AC2" w:rsidP="0043464F">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F074"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00DE45C0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>มีการจัดทำรายวิชาและหน่วยการเรียนรู้ให้สอดคล้องกับมาตรฐานการเรียนรู้ และตัวชี้วัดหรือผลการเรียนรู้ตามหลักสูตรเพื่อให้ผู้เรียนได้พัฒนาสมรรถนะและการเรียนรู้ เต็มตามศักยภาพ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7" w:rsidRPr="002D37FD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>โดยมีการปรับประยุกต์ให้สอดคล้องกับบริบทของส</w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ถ</w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7" w:rsidRPr="002D37FD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">านศึกษา </w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผู้เรียน และท้องถิ</w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7" w:rsidRPr="002D37FD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>่น</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7714245B" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="002D37FD" w:rsidRDefault="00430A75" w:rsidP="009C1A8B">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC3A0C8" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="002D37FD" w:rsidRDefault="00430A75" w:rsidP="009C1A8B">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFBFDE3" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="002D37FD" w:rsidRDefault="00430A75" w:rsidP="009C1A8B">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6747B026" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="002D37FD" w:rsidRDefault="00430A75" w:rsidP="009C1A8B">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="443D94F8" w14:textId="77777777" w:rsidR="00430A75" w:rsidRPr="002D37FD" w:rsidRDefault="00430A75" w:rsidP="009C1A8B">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE692A" w:rsidRPr="002D37FD" w14:paraId="5001EAB8" w14:textId="77777777" w:rsidTr="00AE692A">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="131068D1" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRPr="002D37FD" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">มีการจัดทำรายวิชาและหน่วยการเรียนรู้ให้สอดคล้องกับมาตรฐานการเรียนรู้ และตัวชี้วัดหรือผลการเรียนรู้ ตามหลักสูตรเพื่อให้ผู้เรียนได้พัฒนาสมรรถนะและการเรียนรู้ เต็มตามศักยภาพ </w:t>
-            </w:r>
+              <w:t>1.2 ออกแบบการจัดการเรียนรู้</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7791E4DA" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRPr="00DE45C0" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>โดยมีการปรับประยุกต์ให้สอดคล้องกับบริบทของส</w:t>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:b/>
-[...5 lines deleted...]
-            </w:r>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F074"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE45C0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> เน้นผู้เรียนเป็นสำคัญ เพื่อให้ผู้เรียนมีความรู้ ทักษะ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EBFFBEC" w14:textId="309ED01B" w:rsidR="00AE692A" w:rsidRPr="00726806" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE45C0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">คุณลักษณะประจำวิชา คุณลักษณะอันพึงประสงค์ และสมรรถนะที่สำคัญ ตามหลักสูตร </w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7" w:rsidRPr="002D37FD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>โดยมีการปรับประยุกต์ให้สอดคล้อง</w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>กับบริบทของสถานศึกษา ผู้เรียน และท้องถิ่</w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7" w:rsidRPr="002D37FD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>น</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="063066E1" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E7668F" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5644DC" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="419C5548" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25808F30" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE692A" w:rsidRPr="002D37FD" w14:paraId="2E1068D6" w14:textId="77777777" w:rsidTr="00364EF7">
+        <w:trPr>
+          <w:trHeight w:val="1681"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3655F38B" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRPr="002D37FD" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:b/>
-[...5 lines deleted...]
-            </w:r>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1.3 จัดกิจกรรมการเรียนรู้</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="287BDA3F" w14:textId="3ADF7C78" w:rsidR="00AE692A" w:rsidRDefault="00EC0AC2" w:rsidP="00726806">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>ผู้เรียน และท้องถิ</w:t>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:b/>
-[...16 lines deleted...]
-          <w:p w14:paraId="4DCD99E0" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="002D37FD">
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F074"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>มี</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE45C0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>การอำนวยความสะดวกในการเรียนรู้ และส่งเสริมผู้เรียนได้พัฒนาเต็มตามศักยภาพ เรียนรู้และทำงานร่วมกัน</w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7" w:rsidRPr="002D37FD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>โดยมีการปรับประยุกต์ให้สอดคล้องกับความแตกต่างของผู้เรียน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32706832" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5A20AE" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A476E0" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="317123AD" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C727571" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE692A" w:rsidRPr="002D37FD" w14:paraId="01AE7B85" w14:textId="77777777" w:rsidTr="00A51B2C">
+        <w:trPr>
+          <w:trHeight w:val="1823"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64FCE98F" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>1.2 ออกแบบการจัดการเรียนรู้</w:t>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">1.4 สร้างและหรือพัฒนาสื่อ นวัตกรรม เทคโนโลยีและแหล่งเรียนรู้ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="565317E9" w14:textId="32031637" w:rsidR="00AE692A" w:rsidRDefault="00EC0AC2" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F074"/>
+            </w:r>
+            <w:r w:rsidRPr="00DE45C0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> มีการสร้างและหรือพัฒนาสื่อ นวัตกรรม เทคโนโลยีและแหล่งเรียนรู้สอดคล้องกับกิจกรรมการเรียนรู้</w:t>
+            </w:r>
+            <w:r w:rsidR="00D6491B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="009868B7" w:rsidRPr="007F2C48">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>โดยมีการปรับประยุกต์ให้สอดคล้องกับความแตกต่างของผู้เรียน</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE45C0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> และทำให้ผู้เรียนมีทักษะการคิดและสามารถสร้างนวัตกรรมได้</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC92D1F" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD4D22E" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B901955" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1228BDEE" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="400B043D" w14:textId="77777777" w:rsidR="00AE692A" w:rsidRPr="002D37FD" w:rsidRDefault="00AE692A" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w14:paraId="78A61794" w14:textId="77777777" w:rsidTr="00364EF7">
+        <w:trPr>
+          <w:trHeight w:val="1325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD04281" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRPr="007F2C48" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F2C48">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>1.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F2C48">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> วัดและประเมินผลการเรียนรู้</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25DC403C" w14:textId="07270A3A" w:rsidR="00AE3CCB" w:rsidRPr="00800F0D" w:rsidRDefault="00EC0AC2" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F074"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE45C0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> มีการวัดและประเมินผลการเรียนรู้ด้วยวิธีการที่หลากหลาย เหมาะสม และสอดคล้องกับมาตรฐานการเรียนรู้ ให้ผู้เรียนพัฒนาการเรียนรู้อย่างต่อเนื่อง </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D98FA44" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C5CC95" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F464DB6" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47203A4D" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A696720" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE692A">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w14:paraId="0C693FFF" w14:textId="77777777" w:rsidTr="00AE3CCB">
+        <w:trPr>
+          <w:trHeight w:val="689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCE372B" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRPr="007F2C48" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F2C48">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>1.6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F2C48">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ศึกษา วิเคราะห์ และสังเคราะห์ เพื่อแก้ปัญหาหรือพัฒนาการเรียนรู้</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D06FCC" w14:textId="7FC00E8F" w:rsidR="00AE3CCB" w:rsidRDefault="00EC0AC2" w:rsidP="00726806">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F074"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>มี</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE45C0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>การศึกษา วิเคราะห์ และสังเคราะห์ เพื่อแก้ไขปัญหาหรือพัฒนาการเรียนรู้ที่ส่งผลต่อคุณภาพผู้เรียน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="045D996A" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D322BF" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE8A571" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1FD8C2" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCB7C39" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w14:paraId="4C61CB42" w14:textId="77777777" w:rsidTr="00364EF7">
+        <w:trPr>
+          <w:trHeight w:val="1547"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF21285" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F2C48">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>1.7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F2C48">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> จัดบรรยากาศที่ส่งเสริมและพัฒนาผู้เรียน</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF54682" w14:textId="19BC695F" w:rsidR="00AE3CCB" w:rsidRDefault="00EC0AC2" w:rsidP="00726806">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F074"/>
             </w:r>
+            <w:r w:rsidRPr="00DE45C0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7" w:rsidRPr="007F2C48">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>มีการจัดบรรยากาศที่ส่งเสริมและพัฒนาผู้เรียน ให้เกิดกระบวนการคิด ทักษะชีวิต ทักษะการทำงาน ทักษะการเรียนรู้และนวัตกรรม ทักษะด้านสารสนเทศ สื่อ และเทคโนโลยี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9EBD5E" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD3BEAD" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0846D2AF" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="200D4344" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37DA4A51" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w14:paraId="6B083FA4" w14:textId="77777777" w:rsidTr="00364EF7">
+        <w:trPr>
+          <w:trHeight w:val="932"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65237F67" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRPr="007F2C48" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F2C48">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>1.8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F2C48">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> อบรมและพัฒนาคุณลักษณะที่ดีของผู้เรียน</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29DCB45C" w14:textId="1F6125EF" w:rsidR="00A51B2C" w:rsidRPr="00364EF7" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...29 lines deleted...]
-              <w:t>ร โดยมีการปรับประยุกต์ให้สอดคล้อง</w:t>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:b/>
-[...60 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F074"/>
+            </w:r>
+            <w:r w:rsidRPr="00DE45C0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> มีการอบรมบ่มนิสัยให้ผู้เรียนมีคุณธรรม จริยธรรม คุณลักษณะอันพึงประสงค์ และค่านิยมความเป็นไทยที่ดีงาม </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67110C28" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
-[...41 lines deleted...]
-          <w:p w14:paraId="34B83721" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="12FFE82B" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7A7CAE" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0E0EDB" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="025CB3EA" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A27CC26" w14:textId="77777777" w:rsidR="002D37FD" w:rsidRPr="002D37FD" w:rsidRDefault="002D37FD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="396ECF02" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A1AAD" w:rsidRPr="002D37FD" w14:paraId="58707A8A" w14:textId="77777777" w:rsidTr="00021FDB">
-[...586 lines deleted...]
-      <w:tr w:rsidR="00731DBD" w:rsidRPr="002D37FD" w14:paraId="098155B6" w14:textId="77777777" w:rsidTr="00021FDB">
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w14:paraId="06F048CF" w14:textId="77777777" w:rsidTr="00731DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="447739FF" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
-[...17 lines deleted...]
-              <w:t>1. ด้านการจัดการเรียนรู้</w:t>
+          <w:p w14:paraId="626FBBB1" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="00731DBD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00731DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ด้านการส่งเสริมและสนับสนุนการจัดการเรียนร</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00731DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ู้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF8D417" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="73806983" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="60ED31C6" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="205CBC3B" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="069B5459" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="20ADDDCE" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFF7E87" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
-[...22 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4922EE6B" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C215CC1" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731DBD" w:rsidRPr="002D37FD" w14:paraId="3431152F" w14:textId="77777777" w:rsidTr="000A1AAD">
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w14:paraId="6FE95219" w14:textId="77777777" w:rsidTr="00A51B2C">
+        <w:trPr>
+          <w:trHeight w:val="1346"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41C1CF47" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="000A1AAD">
-[...23 lines deleted...]
-                <w:sz w:val="28"/>
+          <w:p w14:paraId="0929FD72" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRPr="0051200C" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>.1 จัดทำข้อมูลสารสนเทศของผู้เรียนและรายวิชา</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35B07168" w14:textId="06BFCA62" w:rsidR="00AE3CCB" w:rsidRPr="00EC0AC2" w:rsidRDefault="00EC0AC2" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002D37FD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F074"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="009868B7" w:rsidRPr="00731DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>มีการจัดทำข้อมูลสารสนเทศของผู้เรียนและรายวิชาเพื่อใช้ในการส่งเสริมสนับสนุนการเรียนรู้ และพัฒนาคุณภาพผู้เรียน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFB84B6" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="681F2377" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA074E9" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB1B89A" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4003E15C" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w14:paraId="35000C14" w14:textId="77777777" w:rsidTr="00A51B2C">
+        <w:trPr>
+          <w:trHeight w:val="1280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AE407F" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRPr="0051200C" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2 ดำเนินการตามระบบดูแลช่วยเหลือผู้เรียน </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50AB6EE5" w14:textId="260070B6" w:rsidR="00AE3CCB" w:rsidRDefault="00EC0AC2" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F074"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>มีการใช้ข้อมูลสารสนเทศเกี่ยวกับผู้เรียนรายบุคคล และประสานความร่วมมือกับผู้มีส่วนเกี่ยวข้อง เพื่อพัฒนาและ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009868B7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>แก้ไขปัญหาผู้เรียน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCA1783" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F4F200" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F4DC0B" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AA5729" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDE661B" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w14:paraId="28FC6106" w14:textId="77777777" w:rsidTr="00A51B2C">
+        <w:trPr>
+          <w:trHeight w:val="1269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="719A9741" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRPr="0051200C" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3 ปฏิบัติงานวิชาการ และงานอื่น ๆ ของสถานศึกษา </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127010FF" w14:textId="78C0EFFC" w:rsidR="00AE3CCB" w:rsidRPr="00726806" w:rsidRDefault="00EC0AC2" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F074"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002D37FD">
-[...5 lines deleted...]
-              <w:t>มีการอำนวยความสะดวกในการเรียนรู้ และส่งเสริมผู้เรียนได้พัฒนาเต็มตามศักยภาพ เรียนรู้และทำงานร่วมกัน</w:t>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ร่วมปฏิบัติงานทางวิชาการ และงานอื่น ๆ ของสถานศึกษาเพื่อยกระดับคุณภาพการจัดการศึกษาของสถานศึกษา </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7048B889" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DC5EED" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11326704" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A6D1C7" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCAAA83" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w14:paraId="2262B41B" w14:textId="77777777" w:rsidTr="00726806">
+        <w:trPr>
+          <w:trHeight w:val="1539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F331F8C" w14:textId="77777777" w:rsidR="00EC0AC2" w:rsidRPr="0051200C" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">2.4 ประสานความร่วมมือกับผู้ปกครอง ภาคีเครือข่าย และหรือสถานประกอบการ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="454A2E18" w14:textId="41CC924A" w:rsidR="00AE3CCB" w:rsidRPr="00726806" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002D37FD">
-[...44 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
+              <w:sym w:font="Wingdings" w:char="F074"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...342 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประสานความร่วมมือกับผู้ปกครอง ภาคีเครือข่าย และหรือสถานประกอบการ เพื่อร่วมกันพัฒนาผู้เรียน</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56AE5487" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
-[...41 lines deleted...]
-          <w:p w14:paraId="4E6AB879" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="49D72257" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4D325B" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7591A339" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2FBD90" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F33E04E" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="158820E5" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731DBD" w:rsidRPr="002D37FD" w14:paraId="6AEBC354" w14:textId="77777777" w:rsidTr="00021FDB">
-[...586 lines deleted...]
-      <w:tr w:rsidR="00731DBD" w:rsidRPr="002D37FD" w14:paraId="210EB895" w14:textId="77777777" w:rsidTr="00731DBD">
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="00731DBD" w14:paraId="6788EE4A" w14:textId="77777777" w:rsidTr="00731DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0F734580" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="00731DBD" w:rsidRDefault="00731DBD" w:rsidP="000A1AAD">
-[...37 lines deleted...]
-              <w:t>ู้</w:t>
+          <w:p w14:paraId="50066BF1" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="0051200C" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>3. ด้านการพัฒนาตนเองและวิชาชีพ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="543DF479" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="2167D1D2" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="67D8AFE7" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="26E933E4" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE12AF9" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="5B787A0F" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3A8E8A" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
-[...14 lines deleted...]
-          <w:p w14:paraId="247B162E" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="37EF6F2F" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="778940D4" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731DBD" w:rsidRPr="002D37FD" w14:paraId="3F39CCDE" w14:textId="77777777" w:rsidTr="000A1AAD">
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="00731DBD" w14:paraId="473B8168" w14:textId="77777777" w:rsidTr="00726806">
+        <w:trPr>
+          <w:trHeight w:val="1543"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCBE5C0" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="00731DBD" w:rsidRDefault="00731DBD" w:rsidP="00731DBD">
-[...4 lines deleted...]
-                <w:sz w:val="28"/>
+          <w:p w14:paraId="72BC22CC" w14:textId="4B63CEB2" w:rsidR="00AE3CCB" w:rsidRPr="006E4A7E" w:rsidRDefault="00EC0AC2" w:rsidP="00EC0AC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731DBD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...218 lines deleted...]
-              <w:t>ประสานความร่วมมือกับผู้ปกครอง ภาคีเครือข่าย และหรือสถานประกอบการ เพื่อร่วมกันพัฒนาผู้เรียน</w:t>
+              <w:t xml:space="preserve">3.1 </w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7" w:rsidRPr="00731DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>พัฒนาตนเองอย่างเป็นระบบและต่อเนื่อง เพื่อให้มีความรู้ความสามารถ ทักษะ โดยเฉพาะอย่างยิ่งการใช</w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>้ภาษาไทยและ</w:t>
+            </w:r>
+            <w:r w:rsidR="009868B7" w:rsidRPr="00731DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ภาษาอังกฤษเพื่อการสื่อสาร และการใช้เทคโนโลยีดิจิทัล เพื่อการศึกษาสมรรถนะวิชาชีพครูและความรอบรู้ในเนื้อหาวิชาและวิธีการสอน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE8222C" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
-[...41 lines deleted...]
-          <w:p w14:paraId="757BD5EC" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="368FE053" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="489D9F80" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FCD90D" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1FA29C" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2ACAC023" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="24AE212D" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731DBD" w:rsidRPr="00A01AC1" w14:paraId="2AF5630E" w14:textId="77777777" w:rsidTr="00731DBD">
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="00731DBD" w14:paraId="589B7746" w14:textId="77777777" w:rsidTr="00A51B2C">
+        <w:trPr>
+          <w:trHeight w:val="614"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...20 lines deleted...]
-              <w:t>3. ด้านการพัฒนาตนเองและวิชาชีพ</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="69D3D9E8" w14:textId="12C8EA66" w:rsidR="00AE3CCB" w:rsidRDefault="00EC0AC2" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>3.2 มีส่วนร่วมในการแลกเปลี่ยนเรียนรู้ทางวิชาชีพ เพื่อแก้ไขปัญหาและพัฒนาการจัดการเรียนรู้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...75 lines deleted...]
-                <w:bCs/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5B8EC4" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7680EE36" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3F74F1" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C762DF8" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="00A51B2C" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCE7CED" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731DBD" w:rsidRPr="00731DBD" w14:paraId="523D7495" w14:textId="77777777" w:rsidTr="000A1AAD">
+      <w:tr w:rsidR="00AE3CCB" w:rsidRPr="00731DBD" w14:paraId="3A875249" w14:textId="77777777" w:rsidTr="00726806">
+        <w:trPr>
+          <w:trHeight w:val="1300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22E5C8C5" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRDefault="00731DBD" w:rsidP="00731DBD">
-[...78 lines deleted...]
-            <w:r w:rsidRPr="00731DBD">
+          <w:p w14:paraId="638A003D" w14:textId="3DE76FCA" w:rsidR="00AE3CCB" w:rsidRDefault="00EC0AC2" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051200C">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3.3 นำความรู้ ความสามารถ ทักษะที่ได้จากการพัฒนาตนเองและวิชาชีพมาใช้ในการพัฒนาการจัดการเรียนรู้ การพัฒนาคุณภาพผู้เรียน และการพัฒนานวัตกรรมการจัดการเรียนรู้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="614D8717" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
-[...55 lines deleted...]
-          <w:p w14:paraId="41BB872C" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
+          <w:p w14:paraId="4037FDC6" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0F780F" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7DBD34" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D040FE" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="415A2697" w14:textId="77777777" w:rsidR="00AE3CCB" w:rsidRPr="002D37FD" w:rsidRDefault="00AE3CCB" w:rsidP="00AE3CCB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AAE4A8D" w14:textId="77777777" w:rsidR="009011C5" w:rsidRDefault="009011C5" w:rsidP="009C1A8B">
+    <w:p w14:paraId="40501692" w14:textId="77777777" w:rsidR="00726806" w:rsidRDefault="00726806" w:rsidP="00E42B59">
       <w:pPr>
-        <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B6ED592" w14:textId="15E53FDB" w:rsidR="00731DBD" w:rsidRPr="0048427D" w:rsidRDefault="00731DBD" w:rsidP="00E42B59">
+    <w:p w14:paraId="36099ACB" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0048427D">
+    </w:p>
+    <w:p w14:paraId="4E0801AD" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0048427D">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29991219" w14:textId="77777777" w:rsidR="00364EF7" w:rsidRDefault="00364EF7" w:rsidP="00E42B59">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A01AC1" w:rsidRPr="0048427D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3B20AE" w14:textId="77777777" w:rsidR="00364EF7" w:rsidRDefault="00364EF7" w:rsidP="00E42B59">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0048427D">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0FA587" w14:textId="77777777" w:rsidR="00364EF7" w:rsidRDefault="00364EF7" w:rsidP="00E42B59">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0048427D">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF998A0" w14:textId="77777777" w:rsidR="00364EF7" w:rsidRDefault="00364EF7" w:rsidP="00E42B59">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565C85A8" w14:textId="77777777" w:rsidR="00364EF7" w:rsidRDefault="00364EF7" w:rsidP="00E42B59">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FC2689" w14:textId="77777777" w:rsidR="00364EF7" w:rsidRDefault="00364EF7" w:rsidP="00E42B59">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71693814" w14:textId="77777777" w:rsidR="00364EF7" w:rsidRDefault="00364EF7" w:rsidP="00E42B59">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515BACBD" w14:textId="77777777" w:rsidR="00364EF7" w:rsidRDefault="00364EF7" w:rsidP="00E42B59">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779053CF" w14:textId="77777777" w:rsidR="00364EF7" w:rsidRDefault="00364EF7" w:rsidP="00E42B59">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7653ED" w14:textId="77777777" w:rsidR="00364EF7" w:rsidRDefault="00364EF7" w:rsidP="00E42B59">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4776397F" w14:textId="0FFB8CAA" w:rsidR="00731DBD" w:rsidRPr="00AE3CCB" w:rsidRDefault="00731DBD" w:rsidP="00E42B59">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ส่วนที่ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ข้อตก</w:t>
+      </w:r>
+      <w:r w:rsidR="009E53E8" w:rsidRPr="00AE3CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงในการพัฒนางานที่เสนอเป็</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5984" w:rsidRPr="00AE3CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>นประเด็</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>นท้าทายในการพัฒนาผลลัพธ์การเรียนรู้ของผู้เรียน (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve">40 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0048427D">
+      <w:r w:rsidRPr="00AE3CCB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>คะแนน)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00731DBD" w:rsidRPr="002D37FD" w14:paraId="16F6D452" w14:textId="77777777" w:rsidTr="00021FDB">
+      <w:tr w:rsidR="00731DBD" w:rsidRPr="002D37FD" w14:paraId="5A40EF45" w14:textId="77777777" w:rsidTr="00563BB1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="56040D6A" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D88921C" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7483915E" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="1B59EEE7" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลักษณะงานที่ปฏิบัติตามมาตรฐานตำแหน่ง</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="766CB8A2" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="642EC645" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ระดับการปฏิบัติที่คาดหวัง</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43F417DC" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="7179214D" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปรับประยุกต์</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -4537,1262 +4715,1402 @@
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Apply &amp; Adapt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-          </w:tcPr>
-          <w:p w14:paraId="06443A40" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFF77D0" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="12DBD7EA" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A455AF" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7077DC5C" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="414DA1B2" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D37FD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หมายเหตุ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731DBD" w:rsidRPr="002D37FD" w14:paraId="2EB044AE" w14:textId="77777777" w:rsidTr="00021FDB">
+      <w:tr w:rsidR="00731DBD" w:rsidRPr="002D37FD" w14:paraId="4BA7BE2A" w14:textId="77777777" w:rsidTr="00563BB1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="163C1CFE" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="08282075" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1B30EF87" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0671DBAF" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F61CACF" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="59057E5F" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปฏิบัติได้</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25AE4CF4" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="42CDEC63" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ต่ำกว่าระดับฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ACAF9BE" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="70F25EB0" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ที่คาดหวังมาก</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="47DBC457" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D278624" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55082109" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="1051E4D4" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปฏิบัติได้</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33E83189" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="30C45303" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ต่ำกว่าระดับฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DC11162" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="76B16431" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ที่คาดหวัง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="22C4DAC8" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5D9E4B" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7509FFFF" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="388E6BB4" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปฏิบัติได้</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BAED592" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="4AC6A4AB" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตามระดับฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D44064D" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="41A80A83" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ที่คาดหวัง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="55B27DA8" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A82DFC" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B8B6D06" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="5CF91A0D" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปฏิบัติได้</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EE25498" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="5B694814" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สูงกว่าระดับฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BD44E1D" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="70FEFB8F" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="000A1AAD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1AAD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ที่คาดหวัง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1AC5BB54" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
+          <w:p w14:paraId="0105840E" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRPr="002D37FD" w:rsidRDefault="00731DBD" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42B59" w:rsidRPr="002D37FD" w14:paraId="7A889C3E" w14:textId="77777777" w:rsidTr="00021FDB">
+      <w:tr w:rsidR="00E42B59" w:rsidRPr="002D37FD" w14:paraId="78164AE1" w14:textId="77777777" w:rsidTr="00021FDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3B47A5C5" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="7D372A1F" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731DBD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1. วิธีดำเนินการ (20 คะแนน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="46AF593F" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="4857DCE6" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFFA831" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="6DC24449" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE445A1" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="50C29177" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5950058E" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="53536044" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF21125" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="40A0E8F8" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42B59" w:rsidRPr="00731DBD" w14:paraId="7FD37F10" w14:textId="77777777" w:rsidTr="00021FDB">
+      <w:tr w:rsidR="00E42B59" w:rsidRPr="00731DBD" w14:paraId="38D7B417" w14:textId="77777777" w:rsidTr="00021FDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65DEF4A0" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00731DBD">
+          <w:p w14:paraId="0A43A34F" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00731DBD">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00731DBD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>พิจารณาจากการดำเนินการที่ถูกต้อง ครบถ้วน เป็นไปตามระยะเวลาที่กำหนดไว้ในข้อตกลง และสะท้อนให้เห็นถึงระดับการปฏิบัติที่คาดหวังตามตำแหน่งและวิทยฐานะ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="355B92F0" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
-[...41 lines deleted...]
-          <w:p w14:paraId="6E95546B" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="5FDCD40E" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C00C6E" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A9AEA8" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9E1C94" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71D47D30" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="2FBB206D" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42B59" w:rsidRPr="00731DBD" w14:paraId="0E2A79AF" w14:textId="77777777" w:rsidTr="00E42B59">
+      <w:tr w:rsidR="00E42B59" w:rsidRPr="00731DBD" w14:paraId="3F4E34A9" w14:textId="77777777" w:rsidTr="00E42B59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBE86EA" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="00E42B59" w:rsidRDefault="00E42B59" w:rsidP="00731DBD">
+          <w:p w14:paraId="46249C90" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="00E42B59" w:rsidRDefault="00E42B59" w:rsidP="00731DBD">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E42B59">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2. ผลลัพธ์การเรียนรู้ของผู้เรียนที่คาดหวัง (20 คะแนน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4AB3D1" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="059721B9" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE16005" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="11F56EC8" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="102D8CD7" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="0FA7A775" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E80D2AC" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="2DCFDAD8" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F1EDDA8" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="1A0B51CF" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42B59" w:rsidRPr="00731DBD" w14:paraId="2BCACD34" w14:textId="77777777" w:rsidTr="00021FDB">
+      <w:tr w:rsidR="00E42B59" w:rsidRPr="00731DBD" w14:paraId="42B5D5BD" w14:textId="77777777" w:rsidTr="00021FDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8AE799" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="00731DBD" w:rsidRDefault="00E42B59" w:rsidP="00731DBD">
-[...4 lines deleted...]
-                <w:sz w:val="28"/>
+          <w:p w14:paraId="364715A8" w14:textId="39FDA91F" w:rsidR="00E42B59" w:rsidRPr="00731DBD" w:rsidRDefault="00E42B59" w:rsidP="00731DBD">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2.1 เชิงปริมาณ (10 คะแนน)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601694D6" w14:textId="19C16B09" w:rsidR="00E42B59" w:rsidRPr="00731DBD" w:rsidRDefault="00E42B59" w:rsidP="00731DBD">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00731DBD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>2.1 เชิงปริมาณ (10 คะแนน)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="01E394D4" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="00731DBD" w:rsidRDefault="00E42B59" w:rsidP="00731DBD">
+              <w:t>พิจารณาจากการบรรลุเป้าหมายเชิงปริมาณได้ครบถ้วนตามข้อตกลง และมีความถูกต้อง เชื่อถือได้</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D58C888" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3211EDBD" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DA2773" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70286507" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58B8C04B" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E42B59" w:rsidRPr="00731DBD" w14:paraId="09FF70E7" w14:textId="77777777" w:rsidTr="00021FDB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D57AFE" w14:textId="449D6CAE" w:rsidR="00E42B59" w:rsidRPr="00731DBD" w:rsidRDefault="00E42B59" w:rsidP="00731DBD">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2.2 เชิงคุณภาพ (10 คะแนน)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CDC391E" w14:textId="2C3404EC" w:rsidR="00E42B59" w:rsidRPr="00731DBD" w:rsidRDefault="00E42B59" w:rsidP="00731DBD">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">        </w:t>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00731DBD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>พิจารณาจากการบรรลุเป้าหมายเชิงปริมาณได้ครบถ้วนตามข้อตกลง และมีความถูกต้อง เชื่อถือได้</w:t>
+              <w:t>พิจารณาจากการบรรลุเป้าหมายเชิงคุณภาพได้ครบถ้วน ถูกต้อง เชื่อถือได้</w:t>
+            </w:r>
+            <w:r w:rsidR="0051200C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00731DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>และปรากฏผลต่อคุณภาพผู้เรียนได้ตามข้อตกลง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12D13DFE" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
-[...41 lines deleted...]
-          <w:p w14:paraId="34C8966A" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="4787FB61" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C39D04" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="596B880E" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4F669E" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E3F41C5" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
+          <w:p w14:paraId="3A207398" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="002D37FD" w:rsidRDefault="00E42B59" w:rsidP="00021FDB">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42B59" w:rsidRPr="00731DBD" w14:paraId="2135BD5A" w14:textId="77777777" w:rsidTr="00021FDB">
-[...128 lines deleted...]
-      <w:tr w:rsidR="00E42B59" w:rsidRPr="00731DBD" w14:paraId="1A6B5368" w14:textId="77777777" w:rsidTr="00C23DD4">
+      <w:tr w:rsidR="00E42B59" w:rsidRPr="00731DBD" w14:paraId="0C39917E" w14:textId="77777777" w:rsidTr="00BD5984">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="25ADDFB1" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="00E42B59" w:rsidRDefault="00E42B59" w:rsidP="00E42B59">
+          <w:p w14:paraId="279B09DD" w14:textId="77777777" w:rsidR="00BD5984" w:rsidRPr="00BD5984" w:rsidRDefault="00BD5984" w:rsidP="00E42B59">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01D622C1" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRDefault="00E42B59" w:rsidP="00E42B59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E42B59">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวมผลการประเมินทั้ง 2 ส่วน = ................. คะแนน</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0EFFF3D3" w14:textId="77777777" w:rsidR="00BD5984" w:rsidRPr="00BD5984" w:rsidRDefault="00BD5984" w:rsidP="00E42B59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="226B88E9" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
+    <w:p w14:paraId="178F3CDB" w14:textId="77777777" w:rsidR="00731DBD" w:rsidRDefault="00731DBD" w:rsidP="009C1A8B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12701B1A" w14:textId="77777777" w:rsidR="0094603C" w:rsidRDefault="0094603C" w:rsidP="009C1A8B">
+    <w:p w14:paraId="6504F853" w14:textId="77777777" w:rsidR="00BD5984" w:rsidRDefault="00BD5984" w:rsidP="009C1A8B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71CC80B8" w14:textId="77777777" w:rsidR="0094603C" w:rsidRDefault="0094603C" w:rsidP="009C1A8B">
+    <w:p w14:paraId="0AB77241" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="00E42B59" w:rsidRDefault="0094603C" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42B59" w:rsidRPr="00E42B59">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ลงชื่อ)......................................................... กรรมการผู้ประเมิน</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4D730F99" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="00E42B59" w:rsidRDefault="0094603C" w:rsidP="00E42B59">
+    <w:p w14:paraId="3AA6E2E2" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="00E42B59" w:rsidRDefault="00E42B59" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E42B59">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094603C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094603C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094603C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094603C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094603C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="0094603C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
       <w:r w:rsidR="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...8 lines deleted...]
-        <w:t>(ลงชื่อ)......................................................... กรรมการผู้ประเมิน</w:t>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="0094603C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42B59">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(.................................</w:t>
+      </w:r>
+      <w:r w:rsidR="0094603C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42B59">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522A4B0E" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="00E42B59" w:rsidRDefault="00E42B59" w:rsidP="00E42B59">
+    <w:p w14:paraId="2F5AC594" w14:textId="7F3DDC65" w:rsidR="00E42B59" w:rsidRPr="00E42B59" w:rsidRDefault="00E42B59" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42B59">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0094603C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
@@ -5812,106 +6130,79 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0094603C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0094603C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0094603C">
+      <w:r w:rsidR="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00364EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00F03627">
-[...16 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00E42B59">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>(.................................</w:t>
-[...17 lines deleted...]
-        <w:t>.)</w:t>
+        <w:t>ตำแหน่ง...................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8E3632" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRPr="00E42B59" w:rsidRDefault="00E42B59" w:rsidP="00E42B59">
+    <w:p w14:paraId="485A9190" w14:textId="6D21E9BB" w:rsidR="00E42B59" w:rsidRDefault="00E42B59" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42B59">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0094603C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
@@ -5931,1363 +6222,1224 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0094603C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0094603C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00364EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42B59">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วันที่............ เดือน...................................... พ.ศ. ...</w:t>
+      </w:r>
       <w:r w:rsidR="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...8 lines deleted...]
-        <w:t>ตำแหน่ง...................................................................</w:t>
+        <w:t>........</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C1FB66" w14:textId="77777777" w:rsidR="00E42B59" w:rsidRDefault="00E42B59" w:rsidP="00E42B59">
+    <w:p w14:paraId="3A40C1AF" w14:textId="77777777" w:rsidR="001F0D22" w:rsidRDefault="001F0D22" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42B59">
-[...70 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="01D64CBA" w14:textId="77777777" w:rsidR="00F03627" w:rsidRDefault="00F03627" w:rsidP="00E42B59">
+    <w:p w14:paraId="25B547F7" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="154A38CA" w14:textId="77777777" w:rsidR="00F03627" w:rsidRDefault="00F03627" w:rsidP="00E42B59">
+    <w:p w14:paraId="49A5FF0D" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B716038" w14:textId="77777777" w:rsidR="00F03627" w:rsidRDefault="00F03627" w:rsidP="00E42B59">
+    <w:p w14:paraId="44628D79" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27853616" w14:textId="77777777" w:rsidR="00F03627" w:rsidRDefault="00F03627" w:rsidP="00E42B59">
+    <w:p w14:paraId="379DD9D9" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C78B97E" w14:textId="77777777" w:rsidR="00F03627" w:rsidRDefault="00F03627" w:rsidP="00E42B59">
+    <w:p w14:paraId="4DEBAAFF" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E70E5E5" w14:textId="77777777" w:rsidR="00F03627" w:rsidRDefault="00F03627" w:rsidP="00E42B59">
+    <w:p w14:paraId="13E9693A" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C307B33" w14:textId="77777777" w:rsidR="00F03627" w:rsidRDefault="00F03627" w:rsidP="00E42B59">
+    <w:p w14:paraId="691A81F4" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F413E91" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="2B7E6175" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6145F913" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="45D53AB3" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18166745" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="61BB2390" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D0DEB1B" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="14B3DA96" w14:textId="77777777" w:rsidR="00A51B2C" w:rsidRDefault="00A51B2C" w:rsidP="00E42B59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BD91B50" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="55CDA8C1" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>สรุปข้อสังเกตเกี่ยวกับ จุดเด่น จุดที่ควรพัฒนา และข้อคิดเห</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>็</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>น</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCFD3A5" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00B92A34" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B92A34">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ราย (นาย/นาง/นางสาว).................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F7517C" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. จุดเด่น </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="42779163" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="02FDD525" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........................</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="33DD6220" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="5EE6B0C6" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................................................................</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="56909EC8" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="53188EF2" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................................................................</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="73682DAB" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="7030C3C9" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................................................................</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A5094A5" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="19D3E91D" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................................................................</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4D792D59" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="71A2B102" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2. จุดที่ควรพัฒนา</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="320EC5F0" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="096D91C4" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................................................................</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="66F6E4F6" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="4B7DBF61" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................................................................</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="18613795" w14:textId="77777777" w:rsidR="002D7C3D" w:rsidRDefault="002D7C3D" w:rsidP="00E42B59">
+    <w:p w14:paraId="3223C867" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................................................................</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7AF33ADA" w14:textId="77777777" w:rsidR="00F03627" w:rsidRDefault="00F03627" w:rsidP="00E42B59">
+    <w:p w14:paraId="21CBDAEE" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................................................................</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6025A98A" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
-[...64 lines deleted...]
-    <w:p w14:paraId="5686B2AD" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="249AA931" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. จุดเด่น </w:t>
+        <w:t>.....................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08816CA5" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="5C597046" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>3. ข้อคิดเห</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>็</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>..........................................................................................................................................................</w:t>
-[...8 lines deleted...]
-        <w:t>...........................</w:t>
+        <w:t>น</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6831A897" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="6E352576" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541DA0F7" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="07EB1FA0" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB50417" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="6228E50F" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6AB076" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="55E86988" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E006AFE" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="502574A0" w14:textId="77777777" w:rsidR="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2. จุดที่ควรพัฒนา</w:t>
+        <w:t>.....................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01158119" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="47F7FF62" w14:textId="77777777" w:rsidR="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F03627">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="310641FF" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="100D239A" w14:textId="77777777" w:rsidR="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F03627">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="581EAA07" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="631B8BFB" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F03627">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2B6DC472" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="32D60F80" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>.....................................................................................................................................................................................</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ลงชื่อ)......................................................... กรรมการผู้ประเมิน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1608CE" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="591D69E1" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>.....................................................................................................................................................................................</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(..................................................................)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415C93F0" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="5873C869" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>3. ข้อคิดเห</w:t>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t>็</w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>น</w:t>
+        <w:t>ตำแหน่ง...................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A43482" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
+    <w:p w14:paraId="6CDC3EA8" w14:textId="77777777" w:rsidR="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03627">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>.....................................................................................................................................................................................</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วันที่......... เดือน......................................... พ.ศ. ..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03627">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117F1C4C" w14:textId="77777777" w:rsidR="00F03627" w:rsidRPr="00F03627" w:rsidRDefault="00F03627" w:rsidP="00F03627">
-[...435 lines deleted...]
-    <w:sectPr w:rsidR="00F03627" w:rsidSect="0048427D">
+    <w:sectPr w:rsidR="00F03627" w:rsidSect="008D0A68">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1134" w:right="758" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="616" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00373F86"/>
+    <w:rsid w:val="0003377F"/>
+    <w:rsid w:val="000A0682"/>
     <w:rsid w:val="000A1AAD"/>
+    <w:rsid w:val="00130B90"/>
+    <w:rsid w:val="001A5DEB"/>
+    <w:rsid w:val="001B21DC"/>
+    <w:rsid w:val="001F0D22"/>
     <w:rsid w:val="002560A9"/>
-    <w:rsid w:val="00257DF2"/>
     <w:rsid w:val="002D37FD"/>
-    <w:rsid w:val="002D7C3D"/>
+    <w:rsid w:val="00364EF7"/>
     <w:rsid w:val="00373F86"/>
-    <w:rsid w:val="00443C2A"/>
+    <w:rsid w:val="003B7C42"/>
+    <w:rsid w:val="003C1D28"/>
+    <w:rsid w:val="003D444E"/>
+    <w:rsid w:val="003D6D3E"/>
+    <w:rsid w:val="00430A75"/>
+    <w:rsid w:val="0043464F"/>
     <w:rsid w:val="0048013C"/>
-    <w:rsid w:val="0048427D"/>
+    <w:rsid w:val="0048600F"/>
     <w:rsid w:val="004942A5"/>
     <w:rsid w:val="004D7869"/>
+    <w:rsid w:val="004E1BFC"/>
+    <w:rsid w:val="0051200C"/>
     <w:rsid w:val="00536EB7"/>
+    <w:rsid w:val="00543F21"/>
+    <w:rsid w:val="00563BB1"/>
+    <w:rsid w:val="005A398E"/>
+    <w:rsid w:val="006A517D"/>
     <w:rsid w:val="006C3745"/>
+    <w:rsid w:val="006E4A7E"/>
+    <w:rsid w:val="00726806"/>
     <w:rsid w:val="00731DBD"/>
+    <w:rsid w:val="007C02D4"/>
+    <w:rsid w:val="007E2765"/>
     <w:rsid w:val="007F2C48"/>
+    <w:rsid w:val="00800F0D"/>
     <w:rsid w:val="008217B5"/>
+    <w:rsid w:val="00842D2F"/>
+    <w:rsid w:val="00866368"/>
+    <w:rsid w:val="008B5D87"/>
+    <w:rsid w:val="008D0A68"/>
+    <w:rsid w:val="008E4DF2"/>
+    <w:rsid w:val="008F5785"/>
     <w:rsid w:val="009011C5"/>
     <w:rsid w:val="0094603C"/>
-    <w:rsid w:val="00965F89"/>
+    <w:rsid w:val="009868B7"/>
     <w:rsid w:val="009A5A40"/>
     <w:rsid w:val="009C1A8B"/>
-    <w:rsid w:val="00A01AC1"/>
+    <w:rsid w:val="009D5D10"/>
+    <w:rsid w:val="009E3816"/>
+    <w:rsid w:val="009E53E8"/>
     <w:rsid w:val="00A10EE2"/>
-    <w:rsid w:val="00A626A6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D075F3"/>
+    <w:rsid w:val="00A51B2C"/>
+    <w:rsid w:val="00AE3CCB"/>
+    <w:rsid w:val="00AE692A"/>
+    <w:rsid w:val="00B3330B"/>
+    <w:rsid w:val="00B92A34"/>
+    <w:rsid w:val="00BC44D0"/>
+    <w:rsid w:val="00BD5984"/>
+    <w:rsid w:val="00C16E28"/>
+    <w:rsid w:val="00C2653A"/>
+    <w:rsid w:val="00C63898"/>
+    <w:rsid w:val="00D6491B"/>
     <w:rsid w:val="00DA5183"/>
+    <w:rsid w:val="00DD3748"/>
+    <w:rsid w:val="00DD6AA5"/>
+    <w:rsid w:val="00DE45C0"/>
+    <w:rsid w:val="00DF154B"/>
+    <w:rsid w:val="00E01715"/>
+    <w:rsid w:val="00E11468"/>
     <w:rsid w:val="00E42B59"/>
+    <w:rsid w:val="00EC0AC2"/>
+    <w:rsid w:val="00EE1C45"/>
+    <w:rsid w:val="00EF1F62"/>
+    <w:rsid w:val="00EF5036"/>
     <w:rsid w:val="00F03627"/>
-    <w:rsid w:val="00F97041"/>
+    <w:rsid w:val="00F779F8"/>
+    <w:rsid w:val="00FB08C3"/>
+    <w:rsid w:val="00FD4E14"/>
     <w:rsid w:val="00FE111B"/>
+    <w:rsid w:val="00FE1C36"/>
+    <w:rsid w:val="00FE4BD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="65E03A93"/>
+  <w14:docId w14:val="248149CC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5B4CEFDA-6100-44F0-85E0-A190F30ADEC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7691,99 +7843,74 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006C3745"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1349477820">
-[...25 lines deleted...]
-    <w:div w:id="2100440974">
+    <w:div w:id="2135101364">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8008,70 +8135,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1417</Words>
-  <Characters>8079</Characters>
+  <Words>1334</Words>
+  <Characters>7606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9478</CharactersWithSpaces>
+  <CharactersWithSpaces>8923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sodsai Jaitrong</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>